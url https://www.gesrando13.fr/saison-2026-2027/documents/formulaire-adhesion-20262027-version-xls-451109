--- v0 (2026-07-30)
+++ v1 (2026-09-15)
@@ -9,75 +9,75 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\simon\Documents\Godasses et Sentiers\Site GESRANDO13\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FDC2E50F-17A6-4334-ADA1-FBC1FF1D52E5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E234E19B-4F43-4A51-AFD9-C5B709BE6BE9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15270" xr2:uid="{0B743583-D312-4EFD-AE74-7F7B1346F566}"/>
+    <workbookView xWindow="-135" yWindow="-135" windowWidth="25470" windowHeight="15300" xr2:uid="{0B743583-D312-4EFD-AE74-7F7B1346F566}"/>
   </bookViews>
   <sheets>
     <sheet name="Feuil1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="181029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="G18" i="1" l="1"/>
   <c r="G26" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="60">
   <si>
     <t xml:space="preserve">      Assurance INDIVIDUELLE </t>
   </si>
   <si>
     <t>RC+AC</t>
   </si>
   <si>
     <t>IRA</t>
   </si>
   <si>
     <t>Multiloisirs  IMPN</t>
   </si>
   <si>
     <t xml:space="preserve">      Assurance FAMILIALE</t>
   </si>
   <si>
     <t xml:space="preserve"> FRA</t>
   </si>
   <si>
     <t>Multiloisirs</t>
   </si>
   <si>
     <t>FMPN</t>
   </si>
   <si>
@@ -104,69 +104,60 @@
   <si>
     <t>Monsieur</t>
   </si>
   <si>
     <t>Madame</t>
   </si>
   <si>
     <t>1 Vos coordonnées</t>
   </si>
   <si>
     <t>2 Adhésion</t>
   </si>
   <si>
     <t xml:space="preserve">Mme </t>
   </si>
   <si>
     <t xml:space="preserve">Mr </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Fait à</t>
   </si>
   <si>
-    <t>Règles concernant les certificats médicaux pour les adhérents FFRandonnée La loi n°2016-41 du 26 janvier 2016 de modernisation de notre système de santé et ses décrets d’application, puis la loi n°2022-296 du 2 mars 2022 visant à la démocratisation du sport et ses décrets d’application, laissent aux fédérations sportives l’appréciation de la durée de validité du certificat médical d’absence de contre-indications à la pratique (CACI) des disciplines que leur a déléguées le ministère des Sports et les activités connexes proposées au sein des clubs Cette simplification administrative veut responsabiliser les pratiquants vis-à-vis de leur santé ; elle aboutit aux règles suivantes en avril 2023 pour la FFRandonnée.</t>
-[...1 lines deleted...]
-  <si>
     <t>Mr</t>
   </si>
   <si>
     <t>3 Questionnaire santé ou Certificat médical</t>
   </si>
   <si>
     <t>Godasses et Sentiers</t>
   </si>
   <si>
     <t>Que comprend un dossier Complet ?</t>
-  </si>
-[...4 lines deleted...]
-    <t>d) photocopie de votre licence si vous l'avez déjà prise dans un autre club</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">1- Un CACI pour la pratique des activités de marche et de randonnée et activités connexes (loisirs et/ou compétition), datant de moins de six mois est obligatoire </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">pour toute première prise de licence et à chaque reprise de licence après une interruption de deux saisons sportives ou plus. </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
@@ -490,141 +481,154 @@
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> à l'association</t>
     </r>
   </si>
   <si>
     <t>Autre membre</t>
   </si>
   <si>
     <r>
       <t>a) vos coordonnées</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> LISIBLES</t>
     </r>
   </si>
   <si>
-    <r>
-      <t xml:space="preserve">c) le chèque </t>
+    <t xml:space="preserve">Règlement à l’ordre de « Godasses et Sentiers » :  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">n° du Chèque :  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Date : </t>
+  </si>
+  <si>
+    <t>Banque :</t>
+  </si>
+  <si>
+    <r>
+      <t>Si j’ai déjà une</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
+      <t xml:space="preserve"> licence </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>dans une autre association</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> je joins la photocopie.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">d) le chèque </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
       <t>avec le bon montant</t>
     </r>
   </si>
   <si>
-    <r>
-      <t xml:space="preserve">e) certificat médical </t>
+    <t>e) photocopie de votre licence si vous l'avez déjà prise dans un autre club</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">f) certificat médical </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">en cas  de première licence ou reprise d'activité </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>après interruption</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Règlement à l’ordre de « Godasses et Sentiers » :  </t>
-[...42 lines deleted...]
-    </r>
+    <t>Les règles concernant les certificats médicaux pour les adhérents FFRandonnée La loi n°2016-41 du 26 janvier 2016 de modernisation de notre système de santé et ses décrets d’application, puis la loi n°2022-296 du 2 mars 2022 visant à la démocratisation du sport et ses décrets d’application, laissent aux fédérations sportives l’appréciation de la durée de validité du certificat médical d’absence de contre-indications à la pratique (CACI) des disciplines que leur a déléguées le ministère des Sports et les activités connexes proposées au sein des clubs Cette simplification administrative veut responsabiliser les pratiquants vis-à-vis de leur santé ; elle aboutit aux règles suivantes en avril 2023 pour la FFRandonnée.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">b) les formules d'adhésion choisies (activité, licence), au paragraphe 2 </t>
+  </si>
+  <si>
+    <t>c) votre (vos) signature(s) aux paragraphes 2,3 et 4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
+  <numFmts count="2">
     <numFmt numFmtId="8" formatCode="#,##0.00\ &quot;€&quot;;[Red]\-#,##0.00\ &quot;€&quot;"/>
+    <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
   </numFmts>
   <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -982,108 +986,98 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="8" fontId="16" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="8" fontId="16" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="8" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="8" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
@@ -1108,50 +1102,62 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Lien hypertexte" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
@@ -1209,51 +1215,51 @@
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>85726</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>134436</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>219075</xdr:rowOff>
+      <xdr:rowOff>207645</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Image 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D060362-D28C-8301-FF06-1120363434D7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="85726" y="85725"/>
           <a:ext cx="1591760" cy="781050"/>
         </a:xfrm>
@@ -1546,673 +1552,670 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesrando13.fr/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{674CC7D3-2BB5-4210-95EF-9F8227CD19E7}">
-  <dimension ref="A3:L65"/>
+  <dimension ref="A3:L64"/>
   <sheetViews>
-    <sheetView showGridLines="0" showZeros="0" tabSelected="1" topLeftCell="A25" workbookViewId="0">
-      <selection activeCell="J25" sqref="J25"/>
+    <sheetView showGridLines="0" showZeros="0" tabSelected="1" workbookViewId="0">
+      <selection activeCell="I22" sqref="I22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="23.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7" max="7" width="14.42578125" customWidth="1"/>
+    <col min="1" max="1" width="23.109375" customWidth="1"/>
+    <col min="3" max="3" width="12.33203125" customWidth="1"/>
+    <col min="4" max="4" width="12.5546875" customWidth="1"/>
+    <col min="5" max="5" width="10.33203125" customWidth="1"/>
+    <col min="6" max="6" width="10.109375" customWidth="1"/>
+    <col min="7" max="7" width="12.44140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:7" ht="21" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-    <row r="4" spans="1:7" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:7" ht="21" x14ac:dyDescent="0.4">
+      <c r="B3" s="66" t="s">
+        <v>36</v>
+      </c>
+      <c r="C3" s="66"/>
+      <c r="D3" s="66"/>
+    </row>
+    <row r="4" spans="1:7" ht="18" x14ac:dyDescent="0.35">
       <c r="C4" s="14" t="s">
-        <v>26</v>
-[...8 lines deleted...]
-    <row r="6" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>25</v>
+      </c>
+      <c r="E4" s="68" t="s">
+        <v>35</v>
+      </c>
+      <c r="F4" s="69"/>
+      <c r="G4" s="69"/>
+    </row>
+    <row r="5" spans="1:7" ht="11.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="6" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A6" s="1" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="7" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="7"/>
-      <c r="B7" s="57" t="s">
+      <c r="B7" s="53" t="s">
         <v>16</v>
       </c>
-      <c r="C7" s="58"/>
-      <c r="D7" s="57" t="s">
+      <c r="C7" s="54"/>
+      <c r="D7" s="53" t="s">
         <v>15</v>
       </c>
-      <c r="E7" s="58"/>
-[...6 lines deleted...]
-      <c r="A8" s="36" t="s">
+      <c r="E7" s="54"/>
+      <c r="F7" s="53" t="s">
+        <v>47</v>
+      </c>
+      <c r="G7" s="54"/>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A8" s="32" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="71"/>
-[...7 lines deleted...]
-      <c r="A9" s="36" t="s">
+      <c r="B8" s="67"/>
+      <c r="C8" s="65"/>
+      <c r="D8" s="67"/>
+      <c r="E8" s="65"/>
+      <c r="F8" s="67"/>
+      <c r="G8" s="65"/>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A9" s="32" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="68"/>
-[...7 lines deleted...]
-      <c r="A10" s="36" t="s">
+      <c r="B9" s="64"/>
+      <c r="C9" s="65"/>
+      <c r="D9" s="64"/>
+      <c r="E9" s="65"/>
+      <c r="F9" s="64"/>
+      <c r="G9" s="65"/>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A10" s="32" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="68"/>
-[...7 lines deleted...]
-      <c r="A11" s="25" t="s">
+      <c r="B10" s="64"/>
+      <c r="C10" s="65"/>
+      <c r="D10" s="64"/>
+      <c r="E10" s="65"/>
+      <c r="F10" s="64"/>
+      <c r="G10" s="65"/>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A11" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="62"/>
-[...16 lines deleted...]
-      <c r="A13" s="38" t="s">
+      <c r="B11" s="58"/>
+      <c r="C11" s="59"/>
+      <c r="D11" s="59"/>
+      <c r="E11" s="59"/>
+      <c r="F11" s="59"/>
+      <c r="G11" s="60"/>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A12" s="33"/>
+      <c r="B12" s="61"/>
+      <c r="C12" s="62"/>
+      <c r="D12" s="62"/>
+      <c r="E12" s="62"/>
+      <c r="F12" s="62"/>
+      <c r="G12" s="63"/>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A13" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="68"/>
-[...7 lines deleted...]
-      <c r="A14" s="39" t="s">
+      <c r="B13" s="64"/>
+      <c r="C13" s="65"/>
+      <c r="D13" s="64"/>
+      <c r="E13" s="65"/>
+      <c r="F13" s="64"/>
+      <c r="G13" s="65"/>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A14" s="35" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="74"/>
-[...6 lines deleted...]
-    <row r="15" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B14" s="70"/>
+      <c r="C14" s="71"/>
+      <c r="D14" s="70"/>
+      <c r="E14" s="71"/>
+      <c r="F14" s="70"/>
+      <c r="G14" s="71"/>
+    </row>
+    <row r="15" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A15" s="1"/>
     </row>
-    <row r="16" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A16" s="1" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="17" spans="1:12" s="19" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-    <row r="18" spans="1:12" s="19" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:12" s="19" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="55" t="s">
+        <v>41</v>
+      </c>
+      <c r="B17" s="56"/>
+      <c r="C17" s="56"/>
+      <c r="D17" s="56"/>
+      <c r="E17" s="56"/>
+      <c r="F17" s="56"/>
+      <c r="G17" s="57"/>
+    </row>
+    <row r="18" spans="1:12" s="19" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="23" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="C18" s="45">
+        <v>46</v>
+      </c>
+      <c r="C18" s="40">
         <v>35</v>
       </c>
-      <c r="D18" s="46" t="s">
-[...4 lines deleted...]
-        <f>C18*E18</f>
+      <c r="D18" s="41" t="s">
+        <v>37</v>
+      </c>
+      <c r="E18" s="73"/>
+      <c r="G18" s="74">
+        <f>E18*C18</f>
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:12" s="19" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="A21" s="25" t="s">
+    <row r="19" spans="1:12" s="19" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="24"/>
+      <c r="G19" s="25"/>
+    </row>
+    <row r="20" spans="1:12" s="19" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A20" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="G20" s="25"/>
+    </row>
+    <row r="21" spans="1:12" s="19" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A21" s="24" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="20" t="s">
         <v>1</v>
       </c>
       <c r="D21" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="E21" s="45">
+      <c r="E21" s="40">
         <v>33</v>
       </c>
-      <c r="G21" s="27"/>
-[...2 lines deleted...]
-      <c r="A22" s="28"/>
+      <c r="G21" s="74"/>
+    </row>
+    <row r="22" spans="1:12" s="19" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A22" s="26"/>
       <c r="B22" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="E22" s="47">
+      <c r="E22" s="42">
         <v>46</v>
       </c>
-      <c r="G22" s="29"/>
-[...2 lines deleted...]
-      <c r="A23" s="25" t="s">
+      <c r="G22" s="75"/>
+    </row>
+    <row r="23" spans="1:12" s="19" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A23" s="24" t="s">
         <v>4</v>
       </c>
       <c r="C23" s="20" t="s">
         <v>1</v>
       </c>
       <c r="D23" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="E23" s="47">
+      <c r="E23" s="42">
         <v>66</v>
       </c>
-      <c r="G23" s="29"/>
-[...2 lines deleted...]
-      <c r="A24" s="28"/>
+      <c r="G23" s="75"/>
+    </row>
+    <row r="24" spans="1:12" s="19" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A24" s="26"/>
       <c r="B24" s="20" t="s">
         <v>6</v>
       </c>
       <c r="C24" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="E24" s="47">
+      <c r="E24" s="42">
         <v>92</v>
       </c>
-      <c r="G24" s="29"/>
-[...3 lines deleted...]
-        <v>46</v>
+      <c r="G24" s="75"/>
+    </row>
+    <row r="25" spans="1:12" s="19" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A25" s="24" t="s">
+        <v>43</v>
       </c>
       <c r="D25" s="20"/>
-      <c r="E25" s="47">
+      <c r="E25" s="42">
         <v>10</v>
       </c>
-      <c r="G25" s="30"/>
-[...2 lines deleted...]
-      <c r="A26" s="25"/>
+      <c r="G25" s="76"/>
+    </row>
+    <row r="26" spans="1:12" s="19" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A26" s="24"/>
       <c r="D26" s="20"/>
-      <c r="E26" s="47"/>
-      <c r="F26" s="31" t="s">
+      <c r="E26" s="42"/>
+      <c r="F26" s="27" t="s">
         <v>8</v>
       </c>
-      <c r="G26" s="42">
-        <f>SUM(G21:G25)</f>
+      <c r="G26" s="37">
+        <f>SUM(G18:G25)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:12" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="A28" s="33" t="s">
+    <row r="27" spans="1:12" s="19" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A27" s="24" t="s">
+        <v>53</v>
+      </c>
+      <c r="G27" s="28"/>
+    </row>
+    <row r="28" spans="1:12" s="19" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A28" s="29" t="s">
         <v>22</v>
       </c>
       <c r="C28" s="20" t="s">
         <v>21</v>
       </c>
-      <c r="E28" s="20" t="s">
-        <v>35</v>
+      <c r="E28" s="43" t="s">
+        <v>32</v>
       </c>
       <c r="F28" s="21"/>
       <c r="G28" s="22"/>
     </row>
-    <row r="29" spans="1:12" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="34" t="s">
+    <row r="29" spans="1:12" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="21"/>
       <c r="C29" s="21"/>
       <c r="D29" s="21"/>
       <c r="E29" s="21"/>
       <c r="F29" s="21"/>
       <c r="G29" s="22"/>
-      <c r="I29" s="35"/>
-[...5 lines deleted...]
-      <c r="G30" s="32"/>
+      <c r="I29" s="31"/>
+    </row>
+    <row r="30" spans="1:12" s="19" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="G30" s="28"/>
       <c r="L30" s="20"/>
     </row>
-    <row r="31" spans="1:12" s="19" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:12" s="19" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="23" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="G31" s="32"/>
+        <v>49</v>
+      </c>
+      <c r="G31" s="28"/>
       <c r="L31" s="20"/>
     </row>
-    <row r="32" spans="1:12" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>55</v>
+    <row r="32" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A32" s="39" t="s">
+        <v>50</v>
       </c>
       <c r="B32" s="5"/>
       <c r="C32" s="5" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="D32" s="5"/>
       <c r="E32" s="5" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="F32" s="5"/>
       <c r="G32" s="6"/>
     </row>
-    <row r="33" spans="1:8" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:8" ht="11.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="1"/>
     </row>
-    <row r="34" spans="1:8" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:8" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B34" s="3"/>
       <c r="C34" s="3"/>
       <c r="D34" s="3"/>
       <c r="E34" s="3"/>
       <c r="F34" s="3"/>
       <c r="G34" s="3"/>
       <c r="H34" s="3"/>
     </row>
-    <row r="35" spans="1:8" s="8" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="G35" s="53"/>
+    <row r="35" spans="1:8" s="8" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A35" s="47" t="s">
+        <v>39</v>
+      </c>
+      <c r="B35" s="48"/>
+      <c r="C35" s="48"/>
+      <c r="D35" s="48"/>
+      <c r="E35" s="48"/>
+      <c r="F35" s="48"/>
+      <c r="G35" s="49"/>
       <c r="H35" s="3"/>
     </row>
-    <row r="36" spans="1:8" s="19" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-[...22 lines deleted...]
-      <c r="A38" s="33" t="s">
+    <row r="36" spans="1:8" s="19" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="B36" s="51"/>
+      <c r="C36" s="51"/>
+      <c r="D36" s="51"/>
+      <c r="E36" s="51"/>
+      <c r="F36" s="51"/>
+      <c r="G36" s="52"/>
+    </row>
+    <row r="37" spans="1:8" s="19" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="50" t="s">
+        <v>44</v>
+      </c>
+      <c r="B37" s="51"/>
+      <c r="C37" s="51"/>
+      <c r="D37" s="51"/>
+      <c r="E37" s="51"/>
+      <c r="F37" s="51"/>
+      <c r="G37" s="52"/>
+    </row>
+    <row r="38" spans="1:8" s="19" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A38" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="C38" s="40" t="s">
+      <c r="C38" s="36" t="s">
         <v>21</v>
       </c>
-      <c r="E38" s="20" t="s">
-        <v>35</v>
+      <c r="E38" s="43" t="s">
+        <v>32</v>
       </c>
       <c r="F38" s="21"/>
       <c r="G38" s="22"/>
     </row>
-    <row r="39" spans="1:8" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="34" t="s">
+    <row r="39" spans="1:8" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B39" s="10"/>
       <c r="C39" s="10"/>
       <c r="D39" s="10"/>
       <c r="E39" s="10"/>
       <c r="F39" s="10"/>
       <c r="G39" s="11"/>
     </row>
-    <row r="40" spans="1:8" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="37" t="s">
+    <row r="40" spans="1:8" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="33" t="s">
         <v>20</v>
       </c>
       <c r="B40" s="12"/>
       <c r="C40" s="12"/>
       <c r="D40" s="12"/>
       <c r="E40" s="12"/>
       <c r="F40" s="12"/>
       <c r="G40" s="13"/>
     </row>
-    <row r="41" spans="1:8" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:8" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A41" s="1"/>
       <c r="B41" s="10"/>
       <c r="C41" s="10"/>
       <c r="D41" s="10"/>
       <c r="E41" s="10"/>
       <c r="F41" s="10"/>
       <c r="G41" s="10"/>
     </row>
-    <row r="42" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="1" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="B42" s="10"/>
       <c r="C42" s="10"/>
       <c r="D42" s="10"/>
       <c r="E42" s="10"/>
       <c r="F42" s="10"/>
       <c r="G42" s="10"/>
     </row>
-    <row r="43" spans="1:8" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="A44" s="33" t="s">
+    <row r="43" spans="1:8" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="44" t="s">
+        <v>38</v>
+      </c>
+      <c r="B43" s="45"/>
+      <c r="C43" s="45"/>
+      <c r="D43" s="45"/>
+      <c r="E43" s="45"/>
+      <c r="F43" s="45"/>
+      <c r="G43" s="46"/>
+    </row>
+    <row r="44" spans="1:8" s="19" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A44" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="C44" s="40" t="s">
+      <c r="C44" s="36" t="s">
         <v>21</v>
       </c>
-      <c r="E44" s="20" t="s">
-        <v>35</v>
+      <c r="E44" s="43" t="s">
+        <v>32</v>
       </c>
       <c r="F44" s="21"/>
       <c r="G44" s="22"/>
     </row>
-    <row r="45" spans="1:8" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="34" t="s">
+    <row r="45" spans="1:8" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B45" s="10"/>
       <c r="C45" s="10"/>
       <c r="D45" s="10"/>
       <c r="E45" s="10"/>
       <c r="F45" s="10"/>
       <c r="G45" s="11"/>
     </row>
-    <row r="46" spans="1:8" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="37" t="s">
+    <row r="46" spans="1:8" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="33" t="s">
         <v>20</v>
       </c>
       <c r="B46" s="12"/>
       <c r="C46" s="12"/>
       <c r="D46" s="12"/>
       <c r="E46" s="12"/>
       <c r="F46" s="12"/>
       <c r="G46" s="13"/>
     </row>
-    <row r="47" spans="1:8" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-        <v>37</v>
+    <row r="47" spans="1:8" ht="11.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="17" t="s">
+        <v>34</v>
+      </c>
+      <c r="B47" s="9"/>
+      <c r="C47" s="9"/>
+      <c r="D47" s="9"/>
+      <c r="E47" s="9"/>
+      <c r="F47" s="9"/>
+      <c r="G47" s="9"/>
+    </row>
+    <row r="48" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A48" s="18" t="s">
+        <v>33</v>
       </c>
       <c r="B48" s="9"/>
       <c r="C48" s="9"/>
       <c r="D48" s="9"/>
       <c r="E48" s="9"/>
       <c r="F48" s="9"/>
       <c r="G48" s="9"/>
     </row>
-    <row r="49" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="A51" s="15" t="s">
+    <row r="50" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A50" s="15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" s="4" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="38" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" s="4" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="38" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" s="4" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="38" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" s="4" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="38" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" s="4" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="38" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" s="4" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="38" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" ht="15" x14ac:dyDescent="0.3">
+      <c r="A58" s="2"/>
+    </row>
+    <row r="59" spans="1:7" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" ht="132.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="72" t="s">
+        <v>57</v>
+      </c>
+      <c r="B60" s="72"/>
+      <c r="C60" s="72"/>
+      <c r="D60" s="72"/>
+      <c r="E60" s="72"/>
+      <c r="F60" s="72"/>
+      <c r="G60" s="72"/>
+    </row>
+    <row r="61" spans="1:7" ht="68.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="72" t="s">
         <v>27</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      <c r="A53" s="43" t="s">
+      <c r="B61" s="72"/>
+      <c r="C61" s="72"/>
+      <c r="D61" s="72"/>
+      <c r="E61" s="72"/>
+      <c r="F61" s="72"/>
+      <c r="G61" s="72"/>
+    </row>
+    <row r="62" spans="1:7" ht="104.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="72" t="s">
+        <v>30</v>
+      </c>
+      <c r="B62" s="72"/>
+      <c r="C62" s="72"/>
+      <c r="D62" s="72"/>
+      <c r="E62" s="72"/>
+      <c r="F62" s="72"/>
+      <c r="G62" s="72"/>
+    </row>
+    <row r="63" spans="1:7" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="72" t="s">
+        <v>31</v>
+      </c>
+      <c r="B63" s="72"/>
+      <c r="C63" s="72"/>
+      <c r="D63" s="72"/>
+      <c r="E63" s="72"/>
+      <c r="F63" s="72"/>
+      <c r="G63" s="72"/>
+    </row>
+    <row r="64" spans="1:7" ht="88.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="72" t="s">
         <v>28</v>
       </c>
-    </row>
-[...77 lines deleted...]
-      <c r="G65" s="76"/>
+      <c r="B64" s="72"/>
+      <c r="C64" s="72"/>
+      <c r="D64" s="72"/>
+      <c r="E64" s="72"/>
+      <c r="F64" s="72"/>
+      <c r="G64" s="72"/>
     </row>
   </sheetData>
   <mergeCells count="32">
+    <mergeCell ref="A62:G62"/>
     <mergeCell ref="A63:G63"/>
     <mergeCell ref="A64:G64"/>
-    <mergeCell ref="A65:G65"/>
-    <mergeCell ref="A62:G62"/>
     <mergeCell ref="A61:G61"/>
+    <mergeCell ref="A60:G60"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="A36:G36"/>
     <mergeCell ref="F7:G7"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="D8:E8"/>
     <mergeCell ref="D9:E9"/>
     <mergeCell ref="D10:E10"/>
     <mergeCell ref="F8:G8"/>
     <mergeCell ref="F9:G9"/>
     <mergeCell ref="F10:G10"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="D14:E14"/>
     <mergeCell ref="F14:G14"/>
     <mergeCell ref="A43:G43"/>
     <mergeCell ref="A35:G35"/>
     <mergeCell ref="A37:G37"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="A17:G17"/>
     <mergeCell ref="B11:G11"/>
     <mergeCell ref="B12:G12"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="D13:E13"/>
     <mergeCell ref="F13:G13"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="E4" r:id="rId1" xr:uid="{38176CE9-9CEF-4FC9-A30D-BCAFCBF76906}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
-  <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.55118110236220474" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.55118110236220474" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Feuil1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>